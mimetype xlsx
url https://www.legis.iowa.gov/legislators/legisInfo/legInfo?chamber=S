--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1380,30 +1380,30 @@
         <v>26</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>