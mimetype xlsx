--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -2491,30 +2491,30 @@
         <v>283</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>284</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>