--- v1 (2026-07-14)
+++ v2 (2026-11-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="283">
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Home Address</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Jerome</t>
   </si>
   <si>
     <t>Amos</t>
   </si>
   <si>
     <t>1007 E Grand Ave, Des Moines, IA 50319</t>
   </si>
   <si>
     <t>jerome.amosjr@legis.iowa.gov</t>
   </si>
   <si>
@@ -192,59 +192,50 @@
     <t>Ken</t>
   </si>
   <si>
     <t>Croken</t>
   </si>
   <si>
     <t>ken.croken@legis.iowa.gov</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Determann</t>
   </si>
   <si>
     <t>tom.determann@legis.iowa.gov</t>
   </si>
   <si>
     <t>Zach</t>
   </si>
   <si>
     <t>Dieken</t>
   </si>
   <si>
     <t>zachary.dieken@legis.iowa.gov</t>
-  </si>
-[...7 lines deleted...]
-    <t>jon.dunwell@legis.iowa.gov</t>
   </si>
   <si>
     <t>Tracy</t>
   </si>
   <si>
     <t>Ehlert</t>
   </si>
   <si>
     <t>tracy.ehlert@legis.iowa.gov</t>
   </si>
   <si>
     <t>Samantha</t>
   </si>
   <si>
     <t>Fett</t>
   </si>
   <si>
     <t>samantha.fett@legis.iowa.gov</t>
   </si>
   <si>
     <t>Dean</t>
   </si>
   <si>
     <t>Fisher</t>
   </si>
@@ -1052,51 +1043,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
       <alignment wrapText="true"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="true"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
       <alignment wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="true" applyFill="true" applyBorder="true">
       <alignment wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E101"/>
+  <dimension ref="A1:E100"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="60.0" customWidth="true"/>
     <col min="4" max="4" width="35.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1514,222 +1505,222 @@
         <v>93</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="C33" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
         <v>103</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>104</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="C37" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>38</v>
+        <v>111</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="5" t="s">
+      <c r="C39" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B40" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B42" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B42" s="5" t="s">
+      <c r="C42" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="B44" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B45" s="5" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="s">
         <v>134</v>
@@ -1752,65 +1743,65 @@
         <v>138</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B50" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="B50" s="5" t="s">
+      <c r="C50" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="s">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>149</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>150</v>
       </c>
     </row>
@@ -1850,191 +1841,191 @@
         <v>158</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="s">
         <v>160</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="B57" s="5" t="s">
+      <c r="C57" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>166</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B59" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="B59" s="5" t="s">
+      <c r="C59" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="s">
-        <v>163</v>
+        <v>180</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="s">
         <v>183</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>184</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B66" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="B66" s="5" t="s">
+      <c r="C66" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="s">
-        <v>83</v>
+        <v>188</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>189</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>192</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>193</v>
       </c>
     </row>
@@ -2074,177 +2065,177 @@
         <v>201</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>203</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>204</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="B73" s="5" t="s">
+      <c r="C73" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="B74" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>211</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="s">
         <v>213</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>214</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B77" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="B77" s="5" t="s">
+      <c r="C77" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
-        <v>143</v>
+        <v>218</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>219</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="B79" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="B79" s="5" t="s">
+      <c r="C79" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
-        <v>131</v>
+        <v>223</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>224</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B81" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="B81" s="5" t="s">
+      <c r="C81" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
-        <v>44</v>
+        <v>228</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>229</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>231</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>232</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>233</v>
       </c>
     </row>
@@ -2340,65 +2331,65 @@
         <v>253</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="s">
         <v>255</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>256</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B92" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="B92" s="5" t="s">
+      <c r="C92" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="s">
-        <v>126</v>
+        <v>260</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>261</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="s">
         <v>263</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>264</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>265</v>
       </c>
     </row>
@@ -2438,83 +2429,69 @@
         <v>273</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="s">
         <v>275</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>276</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B99" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="B99" s="5" t="s">
+      <c r="C99" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="s">
-        <v>26</v>
+        <v>280</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>281</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>282</v>
-      </c>
-[...12 lines deleted...]
-        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>